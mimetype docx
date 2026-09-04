--- v0 (2026-08-07)
+++ v1 (2026-09-04)
@@ -1,8211 +1,5312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="70F1E904" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
+        <w:t xml:space="preserve">ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B853F42" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D883BF" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>2025/2026 навчального року</w:t>
+        <w:t xml:space="preserve">2025/2026 навчального року</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A42F5C7" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>для студентів заочної форми навчання</w:t>
+        <w:t xml:space="preserve">для студентів заочної форми навчання</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DBA065" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відно:син</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A51902" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>3-4 курсів ОС «бакалавр»</w:t>
+        <w:t xml:space="preserve">3-4 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BD4527" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
           <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-1134" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="24510.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-1134.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="987"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1276"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="1395"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="693"/>
+            <w:gridCol w:w="1560"/>
+            <w:gridCol w:w="3402"/>
+            <w:gridCol w:w="1276"/>
+            <w:gridCol w:w="2410"/>
+            <w:gridCol w:w="1276"/>
+            <w:gridCol w:w="992"/>
+            <w:gridCol w:w="4531"/>
+            <w:gridCol w:w="1395"/>
+            <w:gridCol w:w="1395"/>
+            <w:gridCol w:w="1395"/>
+            <w:gridCol w:w="1395"/>
+            <w:gridCol w:w="1395"/>
+            <w:gridCol w:w="1395"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="000C4786" w14:paraId="720383C1" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="360"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="360" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...246 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курс</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Група</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Назва дисципліни</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата проведення</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заліку/екзамену</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Посилання на залік/екзамен</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
-          </w:p>
-[...142 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заліку/екзамену</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Залік/</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>ініціали викладача</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ініціали викладача</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="058B761D" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="239"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="736" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...67 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74345151" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
-[...23 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">014.03 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16208AC9" w14:textId="77777777" w:rsidR="006E2E76" w:rsidRDefault="006E2E76" w:rsidP="006E2E76">
-[...137 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Середня освіта»</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Історія)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курсова робота з дисципліни «Основи шкільного краєзнавства»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...55 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наук. керівник курсової роботи відправить посилання особисто</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кафедра АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="50" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="221" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: 014.03</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Середня освіта»</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Історія)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія освіти та педагогічної думки новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/xez-xvej-ubt</w:t>
+                <w:t xml:space="preserve">meet.google.com/xez-xvej-ubt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...295 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...49 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. викл. Ганус С.О., доц. Шніцер І.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="270" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курсова робота з дисципліни «Історія та культура країн Західної Європи та Америки новітнього часу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наук. керівник курсової роботи відправить посилання особисто</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кафедра МІУЗК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="270" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Архівно-музейна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/gvs-hobn-mhq</w:t>
+                <w:t xml:space="preserve">meet.google.com/gvs-hobn-mhq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...170 lines deleted...]
-              <w:t>доц. Ліхтей І.М.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Керівник практики:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. викл. Кузьма В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="0D3A7B9C" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="188"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="255" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...528 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія та культура країн Центрально-Східної Європи новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/hde-zhcy-dhu</w:t>
+                <w:t xml:space="preserve">meet.google.com/gfg-bojk-pyg</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...186 lines deleted...]
-              <w:t>, доц. Світлик Н.М.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Шніцер І.О.,  проф. Радченко Н.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="29E0AB54" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="90"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="255" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...25 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...374 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія та культура країн Західної Європи та Америки новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/gfg-bojk-pyg</w:t>
+                <w:t xml:space="preserve">meet.google.com/gfg-bojk-pyg</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...140 lines deleted...]
-              <w:t>доц. Скиба І.І., проф. Радченко Н.М.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Шніцер І.О., доц. Скиба І.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="41F74689" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="255"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="202" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...104 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Політика пам'яті на Закарпатті в радянський період</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="1155cc"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/gfg-bojk-pyg</w:t>
+                <w:t xml:space="preserve">meet.google.com/amj-wybz-tiq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...134 lines deleted...]
-              <w:t>, доц. Скиба І.І., проф. Радченко Н.М.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">залік</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Леньо П.Ю., </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Мойжес В.В.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="73F5E37C" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="270"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="414" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...106 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Актуальні питання зовнішньої політики незалежної України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/amj-wybz-tiq</w:t>
+                <w:t xml:space="preserve">meet.google.com/ufy-fdci-wzx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...100 lines deleted...]
-              <w:t>доц. Леньо П.Ю.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. Жулканич Н.М., доц. Шніцер І.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="5A27C7BE" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="270"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="119" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...119 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія України новітнього часу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/ufy-fdci-wzx</w:t>
+                <w:t xml:space="preserve">meet.google.com/ufy-fdci-wzx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...100 lines deleted...]
-              <w:t>проф. Жулканич Н.М.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. Жулканич Н.М., доц. Шніцер І.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="0E02EC15" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="255"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="119" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...146 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="221" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">032</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Історія та археологія»</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія виноробства, пивоваріння та гуральництва на Закарпатті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/xez-xvej-ubt</w:t>
+                <w:t xml:space="preserve">meet.google.com/amj-wybz-tiq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...100 lines deleted...]
-              <w:t>ст. викл. Ганус С.О.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">залік</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Леньо П.Ю., доц. Мойжес В.В.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="5A2B4274" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="351"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="255" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...130 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія України (новий час)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/ufy-fdci-wzx</w:t>
+                <w:t xml:space="preserve">meet.google.com/rdr-axkf-hzw</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-                <w:between w:val="nil"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...85 lines deleted...]
-              <w:t>, доц. Скиба І.І.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. Радченко Н.М., доц. Шніцер І.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="08469A7A" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="351"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="119" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...372 lines deleted...]
-              <w:r w:rsidR="006E2E76">
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія України (новітній час)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.09.2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="1155cc"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>meet.google.com/gvs-hobn-mhq</w:t>
+                <w:t xml:space="preserve">meet.google.com/ufy-fdci-wzx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...401 lines deleted...]
-                <w:between w:val="nil"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...148 lines deleted...]
-              </w:pBdr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">екзамен</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:lang w:val="uk-UA"/>
-[...38 lines deleted...]
-              <w:t>,  доц. Росул Т.І., доц. Прохненко І.А.</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. Жулканич Н.М., </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Шніцер І.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2E76" w14:paraId="4678A1F1" w14:textId="77777777" w:rsidTr="002D61AB">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="255"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="119" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...1794 lines deleted...]
-            <w:tcW w:w="16140" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76E79197" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CC94A76" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413A6D67" w14:textId="53B3BEF0" w:rsidR="000C4786" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>02.0</w:t>
-[...20 lines deleted...]
-        <w:t>.2026</w:t>
+        <w:t xml:space="preserve">28.08.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7983EEC4" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="556BDA0D" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25990083" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79B5689E" w14:textId="77777777" w:rsidR="000C4786" w:rsidRDefault="000C4786">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000C4786">
-[...1 lines deleted...]
-      <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr>
+      <w:pgSz w:h="11906" w:w="16838" w:orient="landscape"/>
+      <w:pgMar w:bottom="851" w:top="851" w:left="1440" w:right="992" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...30 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...41 lines deleted...]
-  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{55A2C531-4BC4-42B5-99FF-0522EF8F0486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        <w:lang w:val="uk"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:ind w:hanging="1"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:ind w:hanging="1"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...4 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:styleId="a0" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="a2" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gfg-bojk-pyg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xez-xvej-ubt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wnc-vnhz-jyo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xez-xvej-ubt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/puo-wfxt-njm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gfg-bojk-pyg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gfg-bojk-pyg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gfg-bojk-pyg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ufy-fdci-wzx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xez-xvej-ubt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gvs-hobn-mhq" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8484,73 +5585,49 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgGd34Cq6Cg2Axu9l+HEKLXoO4txg==">CgMxLjA4AHIhMVNmLW9UY0VUNlREem50bExqNTJpNlY2TTg5UmhnU3hR</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mis1Ic+8CHE/5En07DRhwjmcQpyZA==">CgMxLjA4AHIhMWFWZDRfNjNRSjRRUXBKcWJIZ3ZpWXVTcFFqR2MwWkdW</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>